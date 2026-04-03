--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-03-14 03:55:11</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-03-14 03:55:11)</dc:description>
+  <dc:title>Literature Export 2026-04-03 08:55:58</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-03 08:55:58)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>