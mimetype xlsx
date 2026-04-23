--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-04-03 08:55:58</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-03 08:55:58)</dc:description>
+  <dc:title>Literature Export 2026-04-24 00:52:22</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-24 00:52:22)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>