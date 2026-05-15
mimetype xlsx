--- v8 (2026-04-23)
+++ v9 (2026-05-15)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-04-24 00:52:22</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-04-24 00:52:22)</dc:description>
+  <dc:title>Literature Export 2026-05-16 01:29:55</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-16 01:29:55)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>