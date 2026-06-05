--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-05-16 01:29:55</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-05-16 01:29:55)</dc:description>
+  <dc:title>Literature Export 2026-06-06 01:24:53</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-06 01:24:53)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>