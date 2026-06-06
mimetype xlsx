--- v10 (2026-06-05)
+++ v11 (2026-06-06)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-06-06 01:24:53</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-06 01:24:53)</dc:description>
+  <dc:title>Literature Export 2026-06-06 02:10:59</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-06 02:10:59)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>