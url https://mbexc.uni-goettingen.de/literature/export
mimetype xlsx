--- v11 (2026-06-06)
+++ v12 (2026-06-27)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-06-06 02:10:59</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-06 02:10:59)</dc:description>
+  <dc:title>Literature Export 2026-06-27 10:57:17</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-27 10:57:17)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>