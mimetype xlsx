--- v12 (2026-06-27)
+++ v13 (2026-07-18)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-06-27 10:57:17</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-06-27 10:57:17)</dc:description>
+  <dc:title>Literature Export 2026-07-18 06:34:45</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-18 06:34:45)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>