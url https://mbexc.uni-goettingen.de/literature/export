--- v13 (2026-07-18)
+++ v14 (2026-08-07)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-07-18 06:34:45</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-07-18 06:34:45)</dc:description>
+  <dc:title>Literature Export 2026-08-07 13:12:55</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-07 13:12:55)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>