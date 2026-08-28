--- v14 (2026-08-07)
+++ v15 (2026-08-28)
@@ -559,32 +559,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-08-07 13:12:55</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-07 13:12:55)</dc:description>
+  <dc:title>Literature Export 2026-08-28 22:40:30</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-08-28 22:40:30)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>